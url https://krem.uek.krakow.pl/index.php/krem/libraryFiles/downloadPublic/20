--- v0 (2025-10-08)
+++ v1 (2026-04-01)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0EE77A0A" w14:textId="77777777" w:rsidR="00AA52E6" w:rsidRPr="00D97D97" w:rsidRDefault="00FC6077" w:rsidP="00D97D97">
       <w:pPr>
         <w:pStyle w:val="Tytu"/>
       </w:pPr>
       <w:r w:rsidRPr="00D97D97">
         <w:t>Article title (style Title)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="614193B8" w14:textId="77777777" w:rsidR="00D97D97" w:rsidRDefault="00D97D97" w:rsidP="00D97D97">
       <w:pPr>
         <w:pStyle w:val="Headingother"/>
       </w:pPr>
       <w:r>
         <w:t>Authors</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BCCDBA0" w14:textId="77777777" w:rsidR="00D97D97" w:rsidRDefault="00D97D97" w:rsidP="00D97D97">
       <w:pPr>
         <w:pStyle w:val="Author"/>
       </w:pPr>
       <w:r>
         <w:t>Name and surname (style Author)</w:t>
       </w:r>
     </w:p>
@@ -136,95 +136,103 @@
       <w:r>
         <w:t>Authors’ Contribution</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FA2F723" w14:textId="77777777" w:rsidR="00B24D55" w:rsidRPr="00B24D55" w:rsidRDefault="00B24D55" w:rsidP="00B24D55">
       <w:r>
         <w:t>The authors’ individual contribution is as follows: …</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09EFD6EE" w14:textId="077D7269" w:rsidR="00B24D55" w:rsidRDefault="00B24D55" w:rsidP="00B24D55">
       <w:pPr>
         <w:pStyle w:val="Headingother"/>
       </w:pPr>
       <w:r>
         <w:t>Acknowledgement</w:t>
       </w:r>
       <w:r w:rsidR="00DB675A">
         <w:t xml:space="preserve"> and Financial Disclosure</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51151A70" w14:textId="77777777" w:rsidR="00B24D55" w:rsidRDefault="00B24D55" w:rsidP="00B24D55">
       <w:r>
         <w:t>Please indicate any acknowledgements here</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F97667F" w14:textId="239C5767" w:rsidR="00B24D55" w:rsidRPr="00B24D55" w:rsidRDefault="00B24D55" w:rsidP="00FF4789">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="7F97667F" w14:textId="3C180B69" w:rsidR="00B24D55" w:rsidRDefault="001262DC" w:rsidP="001262DC">
+      <w:pPr>
+        <w:pStyle w:val="Headingother"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Conflict of Interest</w:t>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00B24D55" w:rsidRPr="00B24D55" w:rsidSect="00FC6077">
+    <w:p w14:paraId="57A0EE7C" w14:textId="2F2F0E46" w:rsidR="001262DC" w:rsidRPr="001262DC" w:rsidRDefault="001262DC" w:rsidP="001262DC">
+      <w:r>
+        <w:t>Please indicate any conflict of interest here</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="001262DC" w:rsidRPr="001262DC" w:rsidSect="00FC6077">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:headerReference w:type="first" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6FAD1DAA" w14:textId="77777777" w:rsidR="003E28BF" w:rsidRDefault="003E28BF" w:rsidP="00FC6077">
+    <w:p w14:paraId="1765DC09" w14:textId="77777777" w:rsidR="00FD3984" w:rsidRDefault="00FD3984" w:rsidP="00FC6077">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4B79CB84" w14:textId="77777777" w:rsidR="003E28BF" w:rsidRDefault="003E28BF" w:rsidP="00FC6077">
+    <w:p w14:paraId="3D71320A" w14:textId="77777777" w:rsidR="00FD3984" w:rsidRDefault="00FD3984" w:rsidP="00FC6077">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -232,104 +240,104 @@
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="59BB0F1F" w14:textId="77777777" w:rsidR="003E28BF" w:rsidRDefault="003E28BF" w:rsidP="00FC6077">
+    <w:p w14:paraId="2F4ACC55" w14:textId="77777777" w:rsidR="00FD3984" w:rsidRDefault="00FD3984" w:rsidP="00FC6077">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4B4B3DAE" w14:textId="77777777" w:rsidR="003E28BF" w:rsidRDefault="003E28BF" w:rsidP="00FC6077">
+    <w:p w14:paraId="4E364CB4" w14:textId="77777777" w:rsidR="00FD3984" w:rsidRDefault="00FD3984" w:rsidP="00FC6077">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1BBCE4DA" w14:textId="77777777" w:rsidR="00FC6077" w:rsidRPr="008F7D81" w:rsidRDefault="008F7D81" w:rsidP="008F7D81">
     <w:pPr>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:lang w:val="pl-PL"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="113B1F80" w14:textId="77777777" w:rsidR="00FC6077" w:rsidRDefault="00FC6077" w:rsidP="00FC6077">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         <w:b w:val="0"/>
         <w:bCs/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:t>Krakow Review of Economics and Management</w:t>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00FC6077">
       <w:rPr>
         <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         <w:b w:val="0"/>
         <w:bCs/>
       </w:rPr>
       <w:t>X(</w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r>
@@ -460,51 +468,51 @@
         <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         <w:b w:val="0"/>
         <w:bCs/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00FC6077">
       <w:rPr>
         <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         <w:b w:val="0"/>
         <w:bCs/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t>https://doi.org/10.15678/KREM...</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="232DAD18" w14:textId="77777777" w:rsidR="00FC6077" w:rsidRDefault="00FC6077">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1AF42BCD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1EEC84A2"/>
     <w:lvl w:ilvl="0" w:tplc="04150011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -1622,136 +1630,139 @@
   <w:num w:numId="7" w16cid:durableId="1511486536">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="846820921">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1981107108">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1950770330">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="312224581">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="711199769">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1544899771">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="130"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="1024" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A7267F"/>
     <w:rsid w:val="000A5FEC"/>
     <w:rsid w:val="000A607F"/>
+    <w:rsid w:val="001262DC"/>
     <w:rsid w:val="00153A31"/>
     <w:rsid w:val="003E28BF"/>
     <w:rsid w:val="0042558A"/>
     <w:rsid w:val="00584C86"/>
     <w:rsid w:val="005B427E"/>
     <w:rsid w:val="0065557E"/>
     <w:rsid w:val="006D1C19"/>
     <w:rsid w:val="007412E5"/>
     <w:rsid w:val="008F7D81"/>
+    <w:rsid w:val="00917602"/>
     <w:rsid w:val="0097669F"/>
     <w:rsid w:val="00A2144E"/>
     <w:rsid w:val="00A7267F"/>
     <w:rsid w:val="00AA52E6"/>
     <w:rsid w:val="00B24D55"/>
     <w:rsid w:val="00C06F9F"/>
     <w:rsid w:val="00D45E2F"/>
     <w:rsid w:val="00D85857"/>
     <w:rsid w:val="00D97D97"/>
     <w:rsid w:val="00DB675A"/>
     <w:rsid w:val="00DD71D0"/>
     <w:rsid w:val="00F12DF2"/>
     <w:rsid w:val="00FC6077"/>
+    <w:rsid w:val="00FD3984"/>
     <w:rsid w:val="00FF4789"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="03FBD511"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2854,51 +2865,51 @@
       <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Bibliografia">
     <w:name w:val="Bibliography"/>
     <w:basedOn w:val="Normalny"/>
     <w:next w:val="Normalny"/>
     <w:uiPriority w:val="37"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FF4789"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="397" w:hanging="397"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
@@ -3180,54 +3191,54 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{65D8AF14-F73F-4E7B-B208-41A668710BD1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>130</Words>
-  <Characters>782</Characters>
+  <Words>139</Words>
+  <Characters>839</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>6</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>911</CharactersWithSpaces>
+  <CharactersWithSpaces>977</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>